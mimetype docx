--- v0 (2026-05-10)
+++ v1 (2026-09-14)
@@ -10,51 +10,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03052228" w14:textId="25A4D3F2" w:rsidR="001B6D74" w:rsidRDefault="00CA60FD" w:rsidP="00E22323">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="10" w:right="-23" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7130CCE3" wp14:editId="519BF063">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
@@ -137,134 +137,93 @@
       <w:pPr>
         <w:pStyle w:val="Authors"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>TITLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DDE89B" w14:textId="14CE33F3" w:rsidR="001B6D74" w:rsidRPr="009F1398" w:rsidRDefault="001B6D74" w:rsidP="00520991">
       <w:pPr>
         <w:pStyle w:val="Authors"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Firstname</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Lastname</w:t>
+        <w:t>Firstname Lastname</w:t>
       </w:r>
       <w:r w:rsidR="00EB0AC0" w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004A3656" w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Lastname</w:t>
+        <w:t>, Firstname Lastname</w:t>
       </w:r>
       <w:r w:rsidR="00EB0AC0" w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Lastname</w:t>
+        <w:t>, and Firstname Lastname</w:t>
       </w:r>
       <w:r w:rsidR="00EB0AC0" w:rsidRPr="009F1398">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8ACD0C" w14:textId="28B8D887" w:rsidR="00EB0AC0" w:rsidRPr="008841F3" w:rsidRDefault="00EB0AC0" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="119"/>
         <w:rPr>
           <w:rStyle w:val="AffilitationChar"/>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008305BE">
         <w:rPr>
           <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -535,65 +494,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CDF99F8" w14:textId="610906A1" w:rsidR="009F1398" w:rsidRPr="002C0C38" w:rsidRDefault="001B6D74" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="0" w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Minion Pro" w:cs="Minion Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C0C38">
         <w:rPr>
           <w:rFonts w:eastAsia="Minion Pro" w:cs="Minion Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">A single paragraph of about 200 words maximum. For research articles, abstracts should give a pertinent overview of the work. We encourage authors to use the following style of structured abstracts, but without headings: (1) Background: Place the question addressed in a broad context and highlight the purpose of the study; (2) Methods: briefly describe the main methods (3) Results: summarize the article’s main findings; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
+        <w:t>A single paragraph of about 200 words maximum. For research articles, abstracts should give a pertinent overview of the work. We encourage authors to use the following style of structured abstracts, but without headings: (1) Background: Place the question addressed in a broad context and highlight the purpose of the study; (2) Methods: briefly describe the main methods (3) Results: summarize the article’s main findings; (4) Conclusions: indicate the main conclusions or interpretations. The abstract should be an objective representation of the article and it must not contain results that are not presented and substantiated in the main text and should not exaggerate the main conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="501B3B81" w14:textId="00F4BAA0" w:rsidR="002C0C38" w:rsidRPr="00A140F8" w:rsidRDefault="001B6D74" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:ind w:left="0" w:right="119"/>
       </w:pPr>
       <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="001B6D74">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -661,59 +606,51 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="181717"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>jpa@nzarchaeology.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00537CE8" w:rsidRPr="003641ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FBA7C9" w14:textId="47B8DB21" w:rsidR="001B6D74" w:rsidRPr="00537CE8" w:rsidRDefault="001B6D74" w:rsidP="009967E0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00537CE8">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D258919" w14:textId="353637BA" w:rsidR="00537CE8" w:rsidRDefault="004A3656" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="004E0D68">
-        <w:t xml:space="preserve">The introduction should briefly place the study in a broad context and highlight why it is important. It should define the purpose of the work and its significance. The current state of the research field should be carefully </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and key publications cited. Finally, briefly mention the main aim of the work and highlight the principal conclusions. </w:t>
+        <w:t xml:space="preserve">The introduction should briefly place the study in a broad context and highlight why it is important. It should define the purpose of the work and its significance. The current state of the research field should be carefully reviewed and key publications cited. Finally, briefly mention the main aim of the work and highlight the principal conclusions. </w:t>
       </w:r>
       <w:r w:rsidR="00537CE8">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0D68">
         <w:t xml:space="preserve">eferences should be </w:t>
       </w:r>
       <w:r w:rsidR="00537CE8">
         <w:t xml:space="preserve">in-text citations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F7664C" w14:textId="77777777" w:rsidR="00537CE8" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="292CF0BB" w14:textId="5BA7646A" w:rsidR="004A3656" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -811,65 +748,51 @@
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>Provides context and review of literature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534F3572" w14:textId="2F1F1477" w:rsidR="00537CE8" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="416CAAEA" w14:textId="388CF30F" w:rsidR="00537CE8" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">For </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> please use the style “Heading 3” as seen below, and “Heading 4” for an additional subsection within that</w:t>
+        <w:t>For sub headings please use the style “Heading 3” as seen below, and “Heading 4” for an additional subsection within that</w:t>
       </w:r>
       <w:r w:rsidR="009967E0">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>. Sub-sections should be numbered respective to the number of the section they are in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="090CB247" w14:textId="77777777" w:rsidR="00537CE8" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="684A6789" w14:textId="72450B6B" w:rsidR="00537CE8" w:rsidRPr="009967E0" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="009967E0">
         <w:t>Sub section of literature review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D09E804" w14:textId="33765D3E" w:rsidR="00537CE8" w:rsidRPr="00537CE8" w:rsidRDefault="00537CE8" w:rsidP="003641ED">
@@ -1013,71 +936,58 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2553970" cy="1008380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="46DFE95B" w14:textId="7A919F76" w:rsidR="009967E0" w:rsidRDefault="00F271B0" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="009145A3">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
+        <w:r w:rsidR="00F705C9">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009967E0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F271B0">
         <w:t>This is a figure. Figures should use this formatting. Please include citations in the caption where necessary. Figure captions go below the figure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4666ED01" w14:textId="77777777" w:rsidR="00F271B0" w:rsidRPr="00F271B0" w:rsidRDefault="00F271B0" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D110DF4" w14:textId="1251461A" w:rsidR="009967E0" w:rsidRDefault="009967E0" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
@@ -1381,51 +1291,50 @@
         <w:pStyle w:val="JPACaption"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009967E0">
         <w:t>Tables may have a footer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172EDBFB" w14:textId="77777777" w:rsidR="00F705C9" w:rsidRDefault="00F705C9" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D38ADA6" w14:textId="77777777" w:rsidR="00F705C9" w:rsidRDefault="00F705C9" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A1F0FEB" wp14:editId="335A53E5">
             <wp:extent cx="5563235" cy="3372485"/>
             <wp:effectExtent l="19050" t="19050" r="18415" b="18415"/>
             <wp:docPr id="87387308" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1442,73 +1351,61 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="bg1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D75611" w14:textId="104DC9E7" w:rsidR="00F705C9" w:rsidRPr="00F271B0" w:rsidRDefault="00F705C9" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
-      <w:r w:rsidR="009145A3">
-[...19 lines deleted...]
-      </w:r>
+      <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:fldSimple>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>This is a figure. If there are multiple panels, they should be listed as: (a) Description of what is contained in the first panel; (b) Description of what is contained in the second panel. Figures should be placed in the main text near to the first time they are cited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28248145" w14:textId="7D0D9D91" w:rsidR="00F705C9" w:rsidRPr="009967E0" w:rsidRDefault="00F705C9" w:rsidP="00F705C9">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="553B9523" w14:textId="590D187B" w:rsidR="009967E0" w:rsidRDefault="009967E0" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="JPACaption"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
@@ -1532,79 +1429,51 @@
     <w:p w14:paraId="29DF783D" w14:textId="7F40739A" w:rsidR="00EE720C" w:rsidRDefault="0012231E" w:rsidP="0012231E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E54743C" w14:textId="77777777" w:rsidR="00F271B0" w:rsidRDefault="0012231E" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t>Authors should discuss the results and how they can be interpreted from the per-</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">-cations should be discussed in the </w:t>
+        <w:t xml:space="preserve">Authors should discuss the results and how they can be interpreted from the per-spective of previous studies and of the working hypotheses. The findings and their impli-cations should be discussed in the </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40222067" w14:textId="77777777" w:rsidR="00F271B0" w:rsidRDefault="00F271B0" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE3F25E" w14:textId="4275E6C0" w:rsidR="0012231E" w:rsidRDefault="0012231E" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012231E">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>broadest context possible. Future research directions may also be highlighted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C58B5A" w14:textId="5DA6D7E8" w:rsidR="0012231E" w:rsidRPr="0012231E" w:rsidRDefault="0012231E" w:rsidP="0012231E">
@@ -1705,69 +1574,59 @@
       <w:r>
         <w:t>, awarded to NAMES</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6D37">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C7F771" w14:textId="77777777" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C781C1" w14:textId="14D86530" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
       <w:r>
         <w:t>Data Availability Statement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE54D40" w14:textId="1D63F81F" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> please outline if you data is openly available for further use and where it may be found, such as in the supplementary information or published through an online repository such as </w:t>
+        <w:t xml:space="preserve">In this section please outline if you data is openly available for further use and where it may be found, such as in the supplementary information or published through an online repository such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF6D37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Zenodo</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E48727" w14:textId="6A53855F" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please see </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00AF6D37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>this link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for examples of a range of different statements that can be used depending on the circumstance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51441F16" w14:textId="77777777" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="003641ED">
@@ -1784,126 +1643,105 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13C7E6B2" w14:textId="1FC3ED82" w:rsidR="00113940" w:rsidRPr="009145A3" w:rsidRDefault="00113940" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">For papers that use primary data from </w:t>
       </w:r>
       <w:r w:rsidR="00F271B0" w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndigenous contexts, please provide the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> community engagement was undertaken and which group(s) were consulted. Primary data includes any information from or associated with an identifiable community group. </w:t>
+        <w:t xml:space="preserve">ndigenous contexts, please provide the manner in which community engagement was undertaken and which group(s) were consulted. Primary data includes any information from or associated with an identifiable community group. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B39A962" w14:textId="77777777" w:rsidR="00F271B0" w:rsidRPr="009145A3" w:rsidRDefault="00113940" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">For </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>For example</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65F4EE8E" w14:textId="2DFC1836" w:rsidR="00113940" w:rsidRPr="009145A3" w:rsidRDefault="00113940" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>if an excavation was undertaken, what was the relationship with the community groups through the research process?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9FF1D2" w14:textId="0D856A12" w:rsidR="00113940" w:rsidRPr="009145A3" w:rsidRDefault="00113940" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A broader study of regional or inter-regional data </w:t>
       </w:r>
       <w:r w:rsidR="00F271B0" w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00F271B0" w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="009145A3">
         <w:rPr>
           <w:lang w:val="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not specifically use data from individual locations </w:t>
@@ -1957,122 +1795,191 @@
     </w:p>
     <w:p w14:paraId="7975EE0D" w14:textId="77777777" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="295C2C76" w14:textId="581E9483" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
       <w:r>
         <w:t>Author Contributions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7855466A" w14:textId="0335EE34" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve">For research articles with several authors, a short paragraph specifying their individual contributions must be provided. The following statements </w:t>
       </w:r>
       <w:r>
         <w:t>could</w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
-        <w:t xml:space="preserve"> be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, </w:t>
-[...3 lines deleted...]
-        <w:t>X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.”</w:t>
+        <w:t xml:space="preserve"> be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Please turn to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CRediT</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> taxonomy</w:t>
+          <w:t>CRediT taxonomy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00613B31">
         <w:t xml:space="preserve">for term explanation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D97D967" w14:textId="77777777" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
+    <w:p w14:paraId="5669B334" w14:textId="77777777" w:rsidR="00F74376" w:rsidRDefault="00F74376" w:rsidP="003641ED">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6DDDD3" w14:textId="28A77EB1" w:rsidR="00F74376" w:rsidRDefault="00F74376" w:rsidP="00F74376">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AI Disclosure Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26048402" w14:textId="3C9BC93C" w:rsidR="009F01B3" w:rsidRDefault="00E478F0" w:rsidP="003641ED">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please disclose how any GenAI was used during the preparation of this manuscript. Refer to our AI policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF21DA">
+        <w:t xml:space="preserve"> included with our Editorial policies</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for more information. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F01B3">
+        <w:t>If GenAI was used please state:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02084EBE" w14:textId="77777777" w:rsidR="009F01B3" w:rsidRDefault="009F01B3" w:rsidP="003641ED">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FC26766" w14:textId="77777777" w:rsidR="009F01B3" w:rsidRDefault="009F01B3" w:rsidP="009F01B3">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987040">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>During the preparation of this work, the author(s) used [NAME OF TOOL / SERVICE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including version number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987040">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>] in order to [REASON]. After using this tool/service, the author(s) reviewed and edited the content as needed and take(s) full responsibility for the content of the published article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF6A26F" w14:textId="77777777" w:rsidR="009F01B3" w:rsidRDefault="009F01B3" w:rsidP="003641ED">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7571E512" w14:textId="377BDE1B" w:rsidR="00F74376" w:rsidRDefault="00E478F0" w:rsidP="003641ED">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If no GenAI was used please state “No GenAI was used for any part of this research or manuscript preparation.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1092125E" w14:textId="77777777" w:rsidR="009F01B3" w:rsidRDefault="009F01B3" w:rsidP="003641ED">
+      <w:pPr>
+        <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64F728C4" w14:textId="7E373DF2" w:rsidR="00AF6D37" w:rsidRDefault="00254AAC" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2627F459" w14:textId="0C86D1B2" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF6D37">
         <w:t>In this section, you can acknowledge any support given which is not covered by the author contribution or funding sections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EC53AD" w14:textId="77777777" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07BCA4DA" w14:textId="37737E8D" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
       <w:r>
         <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5787928D" w14:textId="58629FA0" w:rsidR="00AF6D37" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00254AAC">
-        <w:t xml:space="preserve">The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. </w:t>
+        <w:t xml:space="preserve">The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00254AAC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E3A34B" w14:textId="77777777" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D2BC9CD" w14:textId="4DDCA2CD" w:rsidR="00AF6D37" w:rsidRDefault="00AF6D37" w:rsidP="00AF6D37">
       <w:pPr>
         <w:pStyle w:val="Endheadings"/>
       </w:pPr>
       <w:r>
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184B9030" w14:textId="617B9318" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Maintext"/>
       </w:pPr>
       <w:r w:rsidRPr="00254AAC">
         <w:t>All appendix sections must be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65D4E6B6" w14:textId="77777777" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
@@ -2148,239 +2055,222 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="179B33AD" w14:textId="0CB7EA24" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Author 1, A.; Author 2, B. YEAR. Title of the chapter. In </w:t>
       </w:r>
       <w:r w:rsidRPr="00254AAC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
       <w:r>
         <w:t>, Editor 1, A., Editor 2, B., Eds.; Publisher: Publisher Location, Country pp. 154–196. DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381A26CD" w14:textId="7067F21B" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Author 1, A.; Author 2, B. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Title, 3rd ed.; Publisher: Publisher Location, Country, pp. 154–196. DOI</w:t>
+        <w:t>Author 1, A.; Author 2, B. YEAR Book Title, 3rd ed.; Publisher: Publisher Location, Country, pp. 154–196. DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4F4DBA" w14:textId="4F8336F5" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
         <w:t>Author 1, A.B.; Author 2, C. YEAR. Title of Unpublished Work. Archive, Location, Identification number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2365CECF" w14:textId="3310B519" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
-        <w:t>Author 1, A.B. (</w:t>
-[...7 lines deleted...]
-        <w:t>, City, State, Country); Author 2, C. (Institute, City, State, Country). Personal communication, 2012.</w:t>
+        <w:t>Author 1, A.B. (Affilitation, City, State, Country); Author 2, C. (Institute, City, State, Country). Personal communication, 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BBA6CE" w14:textId="336C7609" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Author 1, A.B.; Author 2, C.D.; Author 3, E.F. Title of Presentation. In Proceedings of the Name of the Conference, Location of Conference, Country, Date of Conference (Day Month Year). DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FAEAE1" w14:textId="71FF1BC6" w:rsidR="00254AAC" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
         <w:t>Author 1, A.B. YEAR Title of Thesis. Level of Thesis, Degree-Granting University, Location of University,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71628D58" w14:textId="3B912247" w:rsidR="00254AAC" w:rsidRPr="0012231E" w:rsidRDefault="00254AAC" w:rsidP="003641ED">
       <w:pPr>
         <w:pStyle w:val="Citation"/>
       </w:pPr>
       <w:r>
         <w:t>Title of Website/Resource. Available online: URL (accessed on Day Month Year).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00254AAC" w:rsidRPr="0012231E" w:rsidSect="00281AE0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1467" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="463F45BD" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="001B6D74">
+    <w:p w14:paraId="13ADF066" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="001B6D74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046344FF" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E78C373" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="008841F3"/>
+    <w:p w14:paraId="12EC317B" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F"/>
+    <w:p w14:paraId="0A32E68C" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="5DC33870" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="255907A4" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="519E881E" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="001B6D74">
+    <w:p w14:paraId="49824EBC" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="001B6D74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D8C190" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A0B1985" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="008841F3"/>
+    <w:p w14:paraId="27136BB9" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F"/>
+    <w:p w14:paraId="2F18617D" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="5560C49C" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="7C638A75" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02040503050201020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002AF" w:usb1="5000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Chaparral Pro">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02060503040505020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5658687A" w14:textId="77777777" w:rsidR="009A47E0" w:rsidRDefault="009A47E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E99E1CE" w14:textId="77777777" w:rsidR="009A47E0" w:rsidRDefault="009A47E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F0F6DE8" w14:textId="6F04AD53" w:rsidR="00EB0AC0" w:rsidRPr="00050793" w:rsidRDefault="00050793" w:rsidP="00734B5F">
     <w:pPr>
       <w:pStyle w:val="Firstpagefooter"/>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00050793">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51F4CFBE" wp14:editId="62083B29">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-691690</wp:posOffset>
@@ -2474,185 +2364,167 @@
     <w:r w:rsidR="008305BE" w:rsidRPr="00050793">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="688D024F" w14:textId="603661D6" w:rsidR="00EB0AC0" w:rsidRPr="008841F3" w:rsidRDefault="002C0C38" w:rsidP="00336066">
     <w:pPr>
       <w:pStyle w:val="Firstpagefooter"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9360"/>
       </w:tabs>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Author. YYYY. Title. Journal of Pacific Archaeology, </w:t>
+      <w:t>Author. YYYY. Title. Journal of Pacific Archaeology, VOL</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="008841F3">
+    <w:r w:rsidR="00DA0770">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
-      <w:t>VOL</w:t>
-[...14 lines deleted...]
-      <w:t>1)</w:t>
+      <w:t>(1)</w:t>
     </w:r>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>: Article #</w:t>
     </w:r>
     <w:r w:rsidR="00DA0770">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>:#-#</w:t>
     </w:r>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:t>. DOI: https://doi.org/</w:t>
     </w:r>
     <w:r w:rsidR="00336066">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2AD6C7E0" w14:textId="77777777" w:rsidR="002C0C38" w:rsidRPr="008321F4" w:rsidRDefault="002C0C38" w:rsidP="00734B5F">
     <w:pPr>
       <w:pStyle w:val="Firstpagefooter"/>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="501037C6" w14:textId="6D4C162E" w:rsidR="00EB0AC0" w:rsidRPr="008841F3" w:rsidRDefault="00EB0AC0" w:rsidP="00734B5F">
+  <w:p w14:paraId="501037C6" w14:textId="61BFE166" w:rsidR="00EB0AC0" w:rsidRPr="008841F3" w:rsidRDefault="00EB0AC0" w:rsidP="00734B5F">
     <w:pPr>
       <w:pStyle w:val="Firstpagefooter"/>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Submitted: DD/MM/YYY, Accepted DD/MM/YYYY, </w:t>
+      <w:t>Submitted: DD/MM/YYY</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="008841F3">
+    <w:r w:rsidR="00E14B41">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>First</w:t>
+      <w:t>Y</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> online DD/MM/YYYY</w:t>
+      <w:t>, Accepted DD/MM/YYYY, First online DD/MM/YYYY</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E42031F" w14:textId="078C926A" w:rsidR="008305BE" w:rsidRPr="008321F4" w:rsidRDefault="00734B5F" w:rsidP="00734B5F">
     <w:pPr>
       <w:pStyle w:val="Firstpagefooter"/>
       <w:ind w:left="-993"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63ABD1B0" wp14:editId="045657E2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="leftMargin">
             <wp:posOffset>285750</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>215900</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="314960" cy="499745"/>
           <wp:effectExtent l="0" t="0" r="8890" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1157014778" name="Picture 14">
+          <wp:docPr id="559139492" name="Picture 14">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1157014778" name="Picture 14">
                     <a:hlinkClick r:id="rId1"/>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
@@ -2771,94 +2643,94 @@
       <w:t>The Journal of Pacific Archaeology is a peer-reviewed open access journal published by the New Zealand Archaeolog</w:t>
     </w:r>
     <w:r w:rsidR="004241D3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ical</w:t>
     </w:r>
     <w:r w:rsidRPr="008841F3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Association</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73A1F8FF" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="001B6D74">
+    <w:p w14:paraId="0DC0FC62" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="001B6D74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DA5330" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="67CE5373" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="008841F3"/>
+    <w:p w14:paraId="3F9EE6E9" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F"/>
+    <w:p w14:paraId="4E0D5209" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="7010F17E" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="550D60E3" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F4AD5FE" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="001B6D74">
+    <w:p w14:paraId="3B225D97" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="001B6D74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6500372E" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6179053B" w14:textId="77777777" w:rsidR="00767DD7" w:rsidRDefault="00767DD7" w:rsidP="008841F3"/>
+    <w:p w14:paraId="306D3A68" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F"/>
+    <w:p w14:paraId="6966655F" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="184BD331" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
+    <w:p w14:paraId="2FF1C4EF" w14:textId="77777777" w:rsidR="0088617F" w:rsidRDefault="0088617F" w:rsidP="008841F3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5920ABAA" w14:textId="77777777" w:rsidR="009A47E0" w:rsidRDefault="009A47E0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1307512506"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3BAB5DAB" w14:textId="3E769136" w:rsidR="008305BE" w:rsidRDefault="008305BE">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="001B6D74">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
@@ -2878,75 +2750,65 @@
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Journal of Pacific Archaeology</w:t>
         </w:r>
         <w:r w:rsidRPr="001B6D74">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">YYYY </w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="001B6D74">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>V</w:t>
         </w:r>
         <w:r w:rsidR="004E0D68">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>OL(</w:t>
-[...8 lines deleted...]
-          <w:t>1)</w:t>
+          <w:t>OL(1)</w:t>
         </w:r>
         <w:r w:rsidR="002003F6">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="004E0D68">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Article X</w:t>
         </w:r>
         <w:r w:rsidRPr="001B6D74">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> DOI:</w:t>
         </w:r>
@@ -2980,51 +2842,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="004E0D68">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3A47311B" w14:textId="10E1A609" w:rsidR="008305BE" w:rsidRPr="008305BE" w:rsidRDefault="008305BE" w:rsidP="008305BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1597394394"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="36875335" w14:textId="4543645C" w:rsidR="008305BE" w:rsidRDefault="008305BE" w:rsidP="002003F6">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
@@ -3053,51 +2915,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="004E0D68">
           <w:rPr>
             <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5621F973" w14:textId="0F5121B8" w:rsidR="008305BE" w:rsidRDefault="008305BE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B6A16E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABEABEE8"/>
     <w:lvl w:ilvl="0" w:tplc="39909C60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4166,206 +4028,217 @@
   <w:num w:numId="3" w16cid:durableId="65996754">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="65686830">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="15349057">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1894731512">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="666785176">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="385034325">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2075925699">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="46"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2NzW2NDc2tDQ3MrSwtDRR0lEKTi0uzszPAykwNKoFABALRxQtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="001B6D74"/>
     <w:rsid w:val="00013417"/>
     <w:rsid w:val="00050793"/>
     <w:rsid w:val="0005260A"/>
     <w:rsid w:val="000A7D77"/>
+    <w:rsid w:val="000D6E9C"/>
     <w:rsid w:val="00113940"/>
     <w:rsid w:val="0012231E"/>
     <w:rsid w:val="00160E60"/>
     <w:rsid w:val="00167D22"/>
     <w:rsid w:val="001953AE"/>
     <w:rsid w:val="001B6D74"/>
     <w:rsid w:val="001B7C73"/>
     <w:rsid w:val="002003F6"/>
     <w:rsid w:val="002122D3"/>
+    <w:rsid w:val="002508D3"/>
     <w:rsid w:val="00254AAC"/>
     <w:rsid w:val="002568D4"/>
     <w:rsid w:val="00281AE0"/>
     <w:rsid w:val="002C0C38"/>
     <w:rsid w:val="00336066"/>
     <w:rsid w:val="003641ED"/>
     <w:rsid w:val="003A2323"/>
     <w:rsid w:val="003E5C72"/>
     <w:rsid w:val="0042061A"/>
     <w:rsid w:val="004241D3"/>
     <w:rsid w:val="004A3656"/>
     <w:rsid w:val="004E0D68"/>
     <w:rsid w:val="00520991"/>
     <w:rsid w:val="00537CE8"/>
     <w:rsid w:val="00557A47"/>
     <w:rsid w:val="005719C8"/>
     <w:rsid w:val="0059242E"/>
     <w:rsid w:val="005C1F97"/>
     <w:rsid w:val="005D5B2B"/>
     <w:rsid w:val="006377A4"/>
+    <w:rsid w:val="00645F90"/>
     <w:rsid w:val="00651D17"/>
     <w:rsid w:val="00651E51"/>
     <w:rsid w:val="00660466"/>
     <w:rsid w:val="00723AD8"/>
     <w:rsid w:val="00734B5F"/>
     <w:rsid w:val="00754B10"/>
     <w:rsid w:val="00767DD7"/>
     <w:rsid w:val="00780946"/>
     <w:rsid w:val="007834D2"/>
     <w:rsid w:val="007D7410"/>
     <w:rsid w:val="007F1D9B"/>
     <w:rsid w:val="008305BE"/>
     <w:rsid w:val="008321F4"/>
     <w:rsid w:val="00836861"/>
     <w:rsid w:val="00852742"/>
     <w:rsid w:val="008841F3"/>
+    <w:rsid w:val="0088617F"/>
     <w:rsid w:val="00886F2A"/>
     <w:rsid w:val="008A55A6"/>
     <w:rsid w:val="008E4C34"/>
     <w:rsid w:val="009145A3"/>
     <w:rsid w:val="0097443A"/>
     <w:rsid w:val="009967E0"/>
     <w:rsid w:val="009A47E0"/>
     <w:rsid w:val="009A4EEA"/>
+    <w:rsid w:val="009F01B3"/>
     <w:rsid w:val="009F1398"/>
     <w:rsid w:val="00A140F8"/>
     <w:rsid w:val="00AD21EA"/>
     <w:rsid w:val="00AD2D4F"/>
+    <w:rsid w:val="00AF2A93"/>
     <w:rsid w:val="00AF6D37"/>
     <w:rsid w:val="00B55C3E"/>
     <w:rsid w:val="00B65439"/>
     <w:rsid w:val="00B70EC5"/>
     <w:rsid w:val="00B77166"/>
     <w:rsid w:val="00BE4BA4"/>
     <w:rsid w:val="00BF4751"/>
     <w:rsid w:val="00C06CE2"/>
     <w:rsid w:val="00C51600"/>
     <w:rsid w:val="00CA60FD"/>
     <w:rsid w:val="00CC1B95"/>
     <w:rsid w:val="00CC2C9C"/>
     <w:rsid w:val="00CD50B2"/>
+    <w:rsid w:val="00CF21DA"/>
     <w:rsid w:val="00D03571"/>
     <w:rsid w:val="00D101BD"/>
     <w:rsid w:val="00D440B6"/>
     <w:rsid w:val="00D50D12"/>
     <w:rsid w:val="00D6600F"/>
     <w:rsid w:val="00DA0770"/>
+    <w:rsid w:val="00E14B41"/>
     <w:rsid w:val="00E22323"/>
     <w:rsid w:val="00E25F65"/>
+    <w:rsid w:val="00E478F0"/>
     <w:rsid w:val="00E5781E"/>
     <w:rsid w:val="00EB0AC0"/>
     <w:rsid w:val="00EB5A41"/>
     <w:rsid w:val="00EC7859"/>
     <w:rsid w:val="00EE720C"/>
     <w:rsid w:val="00F271B0"/>
     <w:rsid w:val="00F42E2D"/>
     <w:rsid w:val="00F673C2"/>
     <w:rsid w:val="00F705C9"/>
+    <w:rsid w:val="00F74376"/>
+    <w:rsid w:val="00FC1285"/>
+    <w:rsid w:val="00FC7197"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="312AFF2F"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{10CAE50F-8DC3-4C05-A45A-4434BAF49C90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5690,51 +5563,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citation">
     <w:name w:val="Citation"/>
     <w:basedOn w:val="Maintext"/>
     <w:link w:val="CitationChar"/>
     <w:qFormat/>
     <w:rsid w:val="00254AAC"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationChar">
     <w:name w:val="Citation Char"/>
     <w:basedOn w:val="MaintextChar"/>
     <w:link w:val="Citation"/>
     <w:rsid w:val="00254AAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:eastAsia="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="181717"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicagomanualofstyle.org/tools_citationguide/citation-guide-2.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://authorservices.taylorandfrancis.com/data-sharing/share-your-data/data-availability-statements/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpa@nzarchaeology.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -6019,76 +5892,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6558DF55-E55C-4097-A5C1-881760791F28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7626</Characters>
+  <Pages>6</Pages>
+  <Words>1507</Words>
+  <Characters>8595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8984</CharactersWithSpaces>
+  <CharactersWithSpaces>10082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Josh Emmitt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bcb482d9-1e51-4b96-b404-dc4554468aa1</vt:lpwstr>
   </property>